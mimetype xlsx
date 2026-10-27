--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ENVIOS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="561">
   <si>
     <t>No. Guia</t>
   </si>
   <si>
     <t>Fecha Envio</t>
   </si>
   <si>
     <t>Operador</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Destino Direccion</t>
   </si>
   <si>
     <t>Destinatario</t>
   </si>
   <si>
     <t>Numero nota entrega</t>
   </si>
   <si>
     <t>No. Envio</t>
   </si>
   <si>
@@ -1635,50 +1635,110 @@
     <t>2026-07-26</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-08-08</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>2026-08-17</t>
   </si>
   <si>
     <t>2026-08-23</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-27</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-17</t>
+  </si>
+  <si>
+    <t>2026-10-18</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>2026-10-25</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1981,51 +2041,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q987"/>
+  <dimension ref="A1:Q1022"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -36326,50 +36386,890 @@
       <c r="Q986"/>
     </row>
     <row r="987" spans="1:17">
       <c r="A987">
         <v>1218</v>
       </c>
       <c r="B987" t="s">
         <v>540</v>
       </c>
       <c r="C987"/>
       <c r="D987"/>
       <c r="E987"/>
       <c r="F987"/>
       <c r="G987"/>
       <c r="H987"/>
       <c r="I987" t="s">
         <v>42</v>
       </c>
       <c r="J987"/>
       <c r="K987"/>
       <c r="L987"/>
       <c r="O987">
         <v>0</v>
       </c>
       <c r="Q987"/>
+    </row>
+    <row r="988" spans="1:17">
+      <c r="A988">
+        <v>1219</v>
+      </c>
+      <c r="B988" t="s">
+        <v>541</v>
+      </c>
+      <c r="C988"/>
+      <c r="D988"/>
+      <c r="E988"/>
+      <c r="F988"/>
+      <c r="G988"/>
+      <c r="H988"/>
+      <c r="I988" t="s">
+        <v>42</v>
+      </c>
+      <c r="J988"/>
+      <c r="K988"/>
+      <c r="L988"/>
+      <c r="O988">
+        <v>0</v>
+      </c>
+      <c r="Q988"/>
+    </row>
+    <row r="989" spans="1:17">
+      <c r="A989">
+        <v>1220</v>
+      </c>
+      <c r="B989" t="s">
+        <v>542</v>
+      </c>
+      <c r="C989"/>
+      <c r="D989"/>
+      <c r="E989"/>
+      <c r="F989"/>
+      <c r="G989"/>
+      <c r="H989"/>
+      <c r="I989" t="s">
+        <v>42</v>
+      </c>
+      <c r="J989"/>
+      <c r="K989"/>
+      <c r="L989"/>
+      <c r="O989">
+        <v>0</v>
+      </c>
+      <c r="Q989"/>
+    </row>
+    <row r="990" spans="1:17">
+      <c r="A990">
+        <v>1221</v>
+      </c>
+      <c r="B990" t="s">
+        <v>542</v>
+      </c>
+      <c r="C990"/>
+      <c r="D990"/>
+      <c r="E990"/>
+      <c r="F990"/>
+      <c r="G990"/>
+      <c r="H990"/>
+      <c r="I990" t="s">
+        <v>42</v>
+      </c>
+      <c r="J990"/>
+      <c r="K990"/>
+      <c r="L990"/>
+      <c r="O990">
+        <v>0</v>
+      </c>
+      <c r="Q990"/>
+    </row>
+    <row r="991" spans="1:17">
+      <c r="A991">
+        <v>1222</v>
+      </c>
+      <c r="B991" t="s">
+        <v>543</v>
+      </c>
+      <c r="C991"/>
+      <c r="D991"/>
+      <c r="E991"/>
+      <c r="F991"/>
+      <c r="G991"/>
+      <c r="H991"/>
+      <c r="I991" t="s">
+        <v>42</v>
+      </c>
+      <c r="J991"/>
+      <c r="K991"/>
+      <c r="L991"/>
+      <c r="O991">
+        <v>0</v>
+      </c>
+      <c r="Q991"/>
+    </row>
+    <row r="992" spans="1:17">
+      <c r="A992">
+        <v>1223</v>
+      </c>
+      <c r="B992" t="s">
+        <v>544</v>
+      </c>
+      <c r="C992"/>
+      <c r="D992"/>
+      <c r="E992"/>
+      <c r="F992"/>
+      <c r="G992"/>
+      <c r="H992"/>
+      <c r="I992" t="s">
+        <v>42</v>
+      </c>
+      <c r="J992"/>
+      <c r="K992"/>
+      <c r="L992"/>
+      <c r="O992">
+        <v>0</v>
+      </c>
+      <c r="Q992"/>
+    </row>
+    <row r="993" spans="1:17">
+      <c r="A993">
+        <v>1224</v>
+      </c>
+      <c r="B993" t="s">
+        <v>544</v>
+      </c>
+      <c r="C993"/>
+      <c r="D993"/>
+      <c r="E993"/>
+      <c r="F993"/>
+      <c r="G993"/>
+      <c r="H993"/>
+      <c r="I993" t="s">
+        <v>42</v>
+      </c>
+      <c r="J993"/>
+      <c r="K993"/>
+      <c r="L993"/>
+      <c r="O993">
+        <v>0</v>
+      </c>
+      <c r="Q993"/>
+    </row>
+    <row r="994" spans="1:17">
+      <c r="A994">
+        <v>1225</v>
+      </c>
+      <c r="B994" t="s">
+        <v>545</v>
+      </c>
+      <c r="C994"/>
+      <c r="D994"/>
+      <c r="E994"/>
+      <c r="F994"/>
+      <c r="G994"/>
+      <c r="H994"/>
+      <c r="I994" t="s">
+        <v>42</v>
+      </c>
+      <c r="J994"/>
+      <c r="K994"/>
+      <c r="L994"/>
+      <c r="O994">
+        <v>0</v>
+      </c>
+      <c r="Q994"/>
+    </row>
+    <row r="995" spans="1:17">
+      <c r="A995">
+        <v>1226</v>
+      </c>
+      <c r="B995" t="s">
+        <v>546</v>
+      </c>
+      <c r="C995"/>
+      <c r="D995"/>
+      <c r="E995"/>
+      <c r="F995"/>
+      <c r="G995"/>
+      <c r="H995"/>
+      <c r="I995" t="s">
+        <v>42</v>
+      </c>
+      <c r="J995"/>
+      <c r="K995"/>
+      <c r="L995"/>
+      <c r="O995">
+        <v>0</v>
+      </c>
+      <c r="Q995"/>
+    </row>
+    <row r="996" spans="1:17">
+      <c r="A996">
+        <v>1227</v>
+      </c>
+      <c r="B996" t="s">
+        <v>547</v>
+      </c>
+      <c r="C996"/>
+      <c r="D996"/>
+      <c r="E996"/>
+      <c r="F996"/>
+      <c r="G996"/>
+      <c r="H996"/>
+      <c r="I996" t="s">
+        <v>42</v>
+      </c>
+      <c r="J996"/>
+      <c r="K996"/>
+      <c r="L996"/>
+      <c r="O996">
+        <v>0</v>
+      </c>
+      <c r="Q996"/>
+    </row>
+    <row r="997" spans="1:17">
+      <c r="A997">
+        <v>1228</v>
+      </c>
+      <c r="B997" t="s">
+        <v>547</v>
+      </c>
+      <c r="C997"/>
+      <c r="D997"/>
+      <c r="E997"/>
+      <c r="F997"/>
+      <c r="G997"/>
+      <c r="H997"/>
+      <c r="I997" t="s">
+        <v>42</v>
+      </c>
+      <c r="J997"/>
+      <c r="K997"/>
+      <c r="L997"/>
+      <c r="O997">
+        <v>0</v>
+      </c>
+      <c r="Q997"/>
+    </row>
+    <row r="998" spans="1:17">
+      <c r="A998">
+        <v>1229</v>
+      </c>
+      <c r="B998" t="s">
+        <v>548</v>
+      </c>
+      <c r="C998"/>
+      <c r="D998"/>
+      <c r="E998"/>
+      <c r="F998"/>
+      <c r="G998"/>
+      <c r="H998"/>
+      <c r="I998" t="s">
+        <v>42</v>
+      </c>
+      <c r="J998"/>
+      <c r="K998"/>
+      <c r="L998"/>
+      <c r="O998">
+        <v>0</v>
+      </c>
+      <c r="Q998"/>
+    </row>
+    <row r="999" spans="1:17">
+      <c r="A999">
+        <v>1230</v>
+      </c>
+      <c r="B999" t="s">
+        <v>549</v>
+      </c>
+      <c r="C999"/>
+      <c r="D999"/>
+      <c r="E999"/>
+      <c r="F999"/>
+      <c r="G999"/>
+      <c r="H999"/>
+      <c r="I999" t="s">
+        <v>42</v>
+      </c>
+      <c r="J999"/>
+      <c r="K999"/>
+      <c r="L999"/>
+      <c r="O999">
+        <v>0</v>
+      </c>
+      <c r="Q999"/>
+    </row>
+    <row r="1000" spans="1:17">
+      <c r="A1000">
+        <v>1231</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>549</v>
+      </c>
+      <c r="C1000"/>
+      <c r="D1000"/>
+      <c r="E1000"/>
+      <c r="F1000"/>
+      <c r="G1000"/>
+      <c r="H1000"/>
+      <c r="I1000" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1000"/>
+      <c r="K1000"/>
+      <c r="L1000"/>
+      <c r="O1000">
+        <v>0</v>
+      </c>
+      <c r="Q1000"/>
+    </row>
+    <row r="1001" spans="1:17">
+      <c r="A1001">
+        <v>1232</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>550</v>
+      </c>
+      <c r="C1001"/>
+      <c r="D1001"/>
+      <c r="E1001"/>
+      <c r="F1001"/>
+      <c r="G1001"/>
+      <c r="H1001"/>
+      <c r="I1001" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1001"/>
+      <c r="K1001"/>
+      <c r="L1001"/>
+      <c r="O1001">
+        <v>0</v>
+      </c>
+      <c r="Q1001"/>
+    </row>
+    <row r="1002" spans="1:17">
+      <c r="A1002">
+        <v>1233</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>550</v>
+      </c>
+      <c r="C1002"/>
+      <c r="D1002"/>
+      <c r="E1002"/>
+      <c r="F1002"/>
+      <c r="G1002"/>
+      <c r="H1002"/>
+      <c r="I1002" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1002"/>
+      <c r="K1002"/>
+      <c r="L1002"/>
+      <c r="O1002">
+        <v>0</v>
+      </c>
+      <c r="Q1002"/>
+    </row>
+    <row r="1003" spans="1:17">
+      <c r="A1003">
+        <v>1234</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1003"/>
+      <c r="D1003"/>
+      <c r="E1003"/>
+      <c r="F1003"/>
+      <c r="G1003"/>
+      <c r="H1003"/>
+      <c r="I1003" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1003"/>
+      <c r="K1003"/>
+      <c r="L1003"/>
+      <c r="O1003">
+        <v>0</v>
+      </c>
+      <c r="Q1003"/>
+    </row>
+    <row r="1004" spans="1:17">
+      <c r="A1004">
+        <v>1235</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1004"/>
+      <c r="D1004"/>
+      <c r="E1004"/>
+      <c r="F1004"/>
+      <c r="G1004"/>
+      <c r="H1004"/>
+      <c r="I1004" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1004"/>
+      <c r="K1004"/>
+      <c r="L1004"/>
+      <c r="O1004">
+        <v>0</v>
+      </c>
+      <c r="Q1004"/>
+    </row>
+    <row r="1005" spans="1:17">
+      <c r="A1005">
+        <v>1236</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1005"/>
+      <c r="D1005"/>
+      <c r="E1005"/>
+      <c r="F1005"/>
+      <c r="G1005"/>
+      <c r="H1005"/>
+      <c r="I1005" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1005"/>
+      <c r="K1005"/>
+      <c r="L1005"/>
+      <c r="O1005">
+        <v>0</v>
+      </c>
+      <c r="Q1005"/>
+    </row>
+    <row r="1006" spans="1:17">
+      <c r="A1006">
+        <v>1237</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>552</v>
+      </c>
+      <c r="C1006"/>
+      <c r="D1006"/>
+      <c r="E1006"/>
+      <c r="F1006"/>
+      <c r="G1006"/>
+      <c r="H1006"/>
+      <c r="I1006" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1006"/>
+      <c r="K1006"/>
+      <c r="L1006"/>
+      <c r="O1006">
+        <v>0</v>
+      </c>
+      <c r="Q1006"/>
+    </row>
+    <row r="1007" spans="1:17">
+      <c r="A1007">
+        <v>1238</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1007"/>
+      <c r="D1007"/>
+      <c r="E1007"/>
+      <c r="F1007"/>
+      <c r="G1007"/>
+      <c r="H1007"/>
+      <c r="I1007" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1007"/>
+      <c r="K1007"/>
+      <c r="L1007"/>
+      <c r="O1007">
+        <v>0</v>
+      </c>
+      <c r="Q1007"/>
+    </row>
+    <row r="1008" spans="1:17">
+      <c r="A1008">
+        <v>1239</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1008"/>
+      <c r="D1008"/>
+      <c r="E1008"/>
+      <c r="F1008"/>
+      <c r="G1008"/>
+      <c r="H1008"/>
+      <c r="I1008" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1008"/>
+      <c r="K1008"/>
+      <c r="L1008"/>
+      <c r="O1008">
+        <v>0</v>
+      </c>
+      <c r="Q1008"/>
+    </row>
+    <row r="1009" spans="1:17">
+      <c r="A1009">
+        <v>1240</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1009"/>
+      <c r="D1009"/>
+      <c r="E1009"/>
+      <c r="F1009"/>
+      <c r="G1009"/>
+      <c r="H1009"/>
+      <c r="I1009" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1009"/>
+      <c r="K1009"/>
+      <c r="L1009"/>
+      <c r="O1009">
+        <v>0</v>
+      </c>
+      <c r="Q1009"/>
+    </row>
+    <row r="1010" spans="1:17">
+      <c r="A1010">
+        <v>1241</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1010"/>
+      <c r="D1010"/>
+      <c r="E1010"/>
+      <c r="F1010"/>
+      <c r="G1010"/>
+      <c r="H1010"/>
+      <c r="I1010" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1010"/>
+      <c r="K1010"/>
+      <c r="L1010"/>
+      <c r="O1010">
+        <v>0</v>
+      </c>
+      <c r="Q1010"/>
+    </row>
+    <row r="1011" spans="1:17">
+      <c r="A1011">
+        <v>1242</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>555</v>
+      </c>
+      <c r="C1011"/>
+      <c r="D1011"/>
+      <c r="E1011"/>
+      <c r="F1011"/>
+      <c r="G1011"/>
+      <c r="H1011"/>
+      <c r="I1011" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1011"/>
+      <c r="K1011"/>
+      <c r="L1011"/>
+      <c r="O1011">
+        <v>0</v>
+      </c>
+      <c r="Q1011"/>
+    </row>
+    <row r="1012" spans="1:17">
+      <c r="A1012">
+        <v>1243</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>555</v>
+      </c>
+      <c r="C1012"/>
+      <c r="D1012"/>
+      <c r="E1012"/>
+      <c r="F1012"/>
+      <c r="G1012"/>
+      <c r="H1012"/>
+      <c r="I1012" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1012"/>
+      <c r="K1012"/>
+      <c r="L1012"/>
+      <c r="O1012">
+        <v>0</v>
+      </c>
+      <c r="Q1012"/>
+    </row>
+    <row r="1013" spans="1:17">
+      <c r="A1013">
+        <v>1244</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>556</v>
+      </c>
+      <c r="C1013"/>
+      <c r="D1013"/>
+      <c r="E1013"/>
+      <c r="F1013"/>
+      <c r="G1013"/>
+      <c r="H1013"/>
+      <c r="I1013" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1013"/>
+      <c r="K1013"/>
+      <c r="L1013"/>
+      <c r="O1013">
+        <v>0</v>
+      </c>
+      <c r="Q1013"/>
+    </row>
+    <row r="1014" spans="1:17">
+      <c r="A1014">
+        <v>1245</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>556</v>
+      </c>
+      <c r="C1014"/>
+      <c r="D1014"/>
+      <c r="E1014"/>
+      <c r="F1014"/>
+      <c r="G1014"/>
+      <c r="H1014"/>
+      <c r="I1014" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1014"/>
+      <c r="K1014"/>
+      <c r="L1014"/>
+      <c r="O1014">
+        <v>0</v>
+      </c>
+      <c r="Q1014"/>
+    </row>
+    <row r="1015" spans="1:17">
+      <c r="A1015">
+        <v>1246</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>557</v>
+      </c>
+      <c r="C1015"/>
+      <c r="D1015"/>
+      <c r="E1015"/>
+      <c r="F1015"/>
+      <c r="G1015"/>
+      <c r="H1015"/>
+      <c r="I1015" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1015"/>
+      <c r="K1015"/>
+      <c r="L1015"/>
+      <c r="O1015">
+        <v>0</v>
+      </c>
+      <c r="Q1015"/>
+    </row>
+    <row r="1016" spans="1:17">
+      <c r="A1016">
+        <v>1247</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1016"/>
+      <c r="D1016"/>
+      <c r="E1016"/>
+      <c r="F1016"/>
+      <c r="G1016"/>
+      <c r="H1016"/>
+      <c r="I1016" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1016"/>
+      <c r="K1016"/>
+      <c r="L1016"/>
+      <c r="O1016">
+        <v>0</v>
+      </c>
+      <c r="Q1016"/>
+    </row>
+    <row r="1017" spans="1:17">
+      <c r="A1017">
+        <v>1248</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1017"/>
+      <c r="D1017"/>
+      <c r="E1017"/>
+      <c r="F1017"/>
+      <c r="G1017"/>
+      <c r="H1017"/>
+      <c r="I1017" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1017"/>
+      <c r="K1017"/>
+      <c r="L1017"/>
+      <c r="O1017">
+        <v>0</v>
+      </c>
+      <c r="Q1017"/>
+    </row>
+    <row r="1018" spans="1:17">
+      <c r="A1018">
+        <v>1249</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1018"/>
+      <c r="D1018"/>
+      <c r="E1018"/>
+      <c r="F1018"/>
+      <c r="G1018"/>
+      <c r="H1018"/>
+      <c r="I1018" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1018"/>
+      <c r="K1018"/>
+      <c r="L1018"/>
+      <c r="O1018">
+        <v>0</v>
+      </c>
+      <c r="Q1018"/>
+    </row>
+    <row r="1019" spans="1:17">
+      <c r="A1019">
+        <v>1250</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1019"/>
+      <c r="D1019"/>
+      <c r="E1019"/>
+      <c r="F1019"/>
+      <c r="G1019"/>
+      <c r="H1019"/>
+      <c r="I1019" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1019"/>
+      <c r="K1019"/>
+      <c r="L1019"/>
+      <c r="O1019">
+        <v>0</v>
+      </c>
+      <c r="Q1019"/>
+    </row>
+    <row r="1020" spans="1:17">
+      <c r="A1020">
+        <v>1251</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1020"/>
+      <c r="D1020"/>
+      <c r="E1020"/>
+      <c r="F1020"/>
+      <c r="G1020"/>
+      <c r="H1020"/>
+      <c r="I1020" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1020"/>
+      <c r="K1020"/>
+      <c r="L1020"/>
+      <c r="O1020">
+        <v>0</v>
+      </c>
+      <c r="Q1020"/>
+    </row>
+    <row r="1021" spans="1:17">
+      <c r="A1021">
+        <v>1252</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1021"/>
+      <c r="D1021"/>
+      <c r="E1021"/>
+      <c r="F1021"/>
+      <c r="G1021"/>
+      <c r="H1021"/>
+      <c r="I1021" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1021"/>
+      <c r="K1021"/>
+      <c r="L1021"/>
+      <c r="O1021">
+        <v>0</v>
+      </c>
+      <c r="Q1021"/>
+    </row>
+    <row r="1022" spans="1:17">
+      <c r="A1022">
+        <v>1253</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1022"/>
+      <c r="D1022"/>
+      <c r="E1022"/>
+      <c r="F1022"/>
+      <c r="G1022"/>
+      <c r="H1022"/>
+      <c r="I1022" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1022"/>
+      <c r="K1022"/>
+      <c r="L1022"/>
+      <c r="O1022">
+        <v>0</v>
+      </c>
+      <c r="Q1022"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>